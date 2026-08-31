--- v0 (2025-11-26)
+++ v1 (2026-08-31)
@@ -1,45 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="007B274F" w:rsidRPr="00726639" w:rsidRDefault="007D521D" w:rsidP="00E6354A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1793,58 +1791,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
-[...6 lines deleted...]
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00624B19">
               <w:rPr>
@@ -1868,58 +1866,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
-[...6 lines deleted...]
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0091302A" w:rsidRPr="0091302A">
               <w:rPr>
@@ -1942,58 +1940,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
-[...6 lines deleted...]
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00624B19">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
@@ -2016,58 +2014,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
-[...6 lines deleted...]
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alta en registro de jóvenes agricultores</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0091302A" w:rsidRDefault="0091302A" w:rsidP="0091302A">
@@ -2082,58 +2080,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
-[...6 lines deleted...]
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alta en el registro de explotaciones prioritarias</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00065823" w:rsidRPr="0091302A" w:rsidRDefault="00065823" w:rsidP="00065823">
@@ -2149,58 +2147,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
-[...6 lines deleted...]
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alta en el Régimen agrario</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2228,58 +2226,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
-[...6 lines deleted...]
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asociado en entidad agraria o asociación</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0091302A" w:rsidRDefault="0091302A" w:rsidP="0091302A">
@@ -2294,58 +2292,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
-[...6 lines deleted...]
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> Propietario de una explotación</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00065823" w:rsidRPr="0091302A" w:rsidRDefault="00065823" w:rsidP="0091302A">
@@ -2360,58 +2358,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
-[...6 lines deleted...]
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00065823">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Personas que están en disposición de iniciar su actividad, incluido los desempleados, adquiriendo el compromiso a trabajar en los sectores agrario, alimentario y/o forestal.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00624B19" w:rsidRPr="0091302A" w:rsidRDefault="0091302A" w:rsidP="00624B19">
@@ -2426,58 +2424,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
-[...6 lines deleted...]
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0091302A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> Otros:_____________________________________________________</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2563,51 +2561,547 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00540295" w:rsidRPr="00C55588" w:rsidTr="00F32B91">
         <w:trPr>
           <w:trHeight w:val="160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10425" w:type="dxa"/>
             <w:gridSpan w:val="33"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000C2B9F" w:rsidRDefault="000C2B9F" w:rsidP="00540295">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="10352" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="15" w:type="dxa"/>
+                <w:left w:w="15" w:type="dxa"/>
+                <w:bottom w:w="15" w:type="dxa"/>
+                <w:right w:w="15" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="1121"/>
+              <w:gridCol w:w="9231"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00AD5584" w:rsidRPr="00AD5584" w:rsidTr="00BD3BBF">
+              <w:trPr>
+                <w:gridBefore w:val="1"/>
+                <w:wBefore w:w="1121" w:type="dxa"/>
+                <w:trHeight w:val="118"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9231" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:left w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                    <w:right w:val="nil"/>
+                  </w:tcBorders>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w:rsidR="00AD5584" w:rsidRPr="00AD5584" w:rsidRDefault="00AD5584" w:rsidP="00AD5584">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="8"/>
+                      <w:szCs w:val="8"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AD5584">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="14"/>
+                      <w:szCs w:val="14"/>
+                    </w:rPr>
+                    <w:t>Estudios realizados</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="007D194C" w:rsidRPr="00AD5584" w:rsidTr="00BD3BBF">
+              <w:trPr>
+                <w:trHeight w:val="267"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="10352" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:tcMar>
+                    <w:top w:w="0" w:type="dxa"/>
+                    <w:left w:w="108" w:type="dxa"/>
+                    <w:bottom w:w="0" w:type="dxa"/>
+                    <w:right w:w="108" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w:rsidR="00AD5584" w:rsidRPr="00AD5584" w:rsidRDefault="00B02083" w:rsidP="00AD5584">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00AD5584" w:rsidRPr="0091302A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Casilla2"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidR="00AD5584" w:rsidRPr="0091302A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r w:rsidR="00CD7B97">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidR="00CD7B97">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidR="00AD5584" w:rsidRPr="0091302A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidR="00AD5584" w:rsidRPr="0091302A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00AD5584" w:rsidRPr="00AD5584">
+                    <w:rPr>
+                      <w:rFonts w:ascii="inherit" w:hAnsi="inherit"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00AD5584" w:rsidRPr="00AD5584">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Ingeniero Técnico </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00AD5584" w:rsidRPr="00B02083">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:t>Agrícola</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00AD5584" w:rsidRPr="00AD5584" w:rsidRDefault="00AD5584" w:rsidP="00AD5584">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AD5584">
+                    <w:rPr>
+                      <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0091302A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Casilla2"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="0091302A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r w:rsidR="00CD7B97">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidR="00CD7B97">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="0091302A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="0091302A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00B02083">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:t>Ingeniero Agró</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AD5584">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:t>nomo</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00AD5584" w:rsidRPr="00B02083" w:rsidRDefault="00AD5584" w:rsidP="00AD5584">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00AD5584">
+                    <w:rPr>
+                      <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="0091302A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val="Casilla2"/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:checkBox>
+                          <w:sizeAuto/>
+                          <w:default w:val="0"/>
+                        </w:checkBox>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="0091302A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+                  </w:r>
+                  <w:r w:rsidR="00CD7B97">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidR="00CD7B97">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="0091302A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r w:rsidRPr="0091302A">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AD5584">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:t>Otros</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00B02083">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AD5584">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:t>(Indicar</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AD5584">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                    </w:rPr>
+                    <w:t>):</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AD5584">
+                    <w:rPr>
+                      <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    </w:rPr>
+                    <w:t>_</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AD5584">
+                    <w:rPr>
+                      <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    </w:rPr>
+                    <w:t>_________________________________________________________________</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AD5584">
+                    <w:rPr>
+                      <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                    </w:rPr>
+                    <w:t>___________________________________</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AD5584">
+                    <w:rPr>
+                      <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    </w:rPr>
+                    <w:t>_____________________________</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B02083" w:rsidRPr="00AD5584">
+                    <w:rPr>
+                      <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> _____</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00AD5584">
+                    <w:rPr>
+                      <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                    </w:rPr>
+                    <w:t>_</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B02083" w:rsidRPr="00B02083">
+                    <w:rPr>
+                      <w:rFonts w:ascii="inherit" w:hAnsi="inherit" w:cs="Arial"/>
+                      <w:iCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="12"/>
+                      <w:szCs w:val="12"/>
+                      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> ______</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="00B02083" w:rsidRPr="00AD5584" w:rsidRDefault="00B02083" w:rsidP="00AD5584">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:color w:val="000000"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="00AD5584" w:rsidRDefault="00AD5584" w:rsidP="00540295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00540295" w:rsidRPr="00C55588" w:rsidRDefault="00540295" w:rsidP="00540295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Solicito la inscripción a las siguientes </w:t>
@@ -3255,62 +3749,53 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A5C29" w:rsidRPr="00C55588" w:rsidTr="00F32B91">
         <w:trPr>
           <w:trHeight w:val="160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10425" w:type="dxa"/>
             <w:gridSpan w:val="33"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000C2B9F" w:rsidRDefault="000C2B9F" w:rsidP="001A5C29">
-[...10 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="001A5C29" w:rsidRPr="001A5C29" w:rsidRDefault="001A5C29" w:rsidP="007D194C">
+            <w:pPr>
+              <w:ind w:left="-108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Solicito que el certificado o carné </w:t>
             </w:r>
             <w:r w:rsidR="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">correspondiente tras la finalización de la acción formativa </w:t>
             </w:r>
@@ -3379,58 +3864,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
-[...6 lines deleted...]
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mi correo electrónico (no válido en caso de emisión de carné de usuario </w:t>
             </w:r>
             <w:r w:rsidR="001D212E">
               <w:rPr>
@@ -3482,58 +3967,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
-[...6 lines deleted...]
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> Al promotor de la acción formativa, y en concreto a la persona de dicha organización que a continuación indico, por lo que autorizo a que realicen en mi nombre todos los trámites necesarios para la expedición del certificado o carné.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3707,132 +4192,148 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0025485A" w:rsidRPr="003272C6" w:rsidTr="00F32B91">
         <w:trPr>
           <w:trHeight w:val="160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10425" w:type="dxa"/>
             <w:gridSpan w:val="33"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0025485A" w:rsidRPr="003272C6" w:rsidRDefault="0025485A" w:rsidP="0025485A">
+          <w:p w:rsidR="0025485A" w:rsidRPr="003272C6" w:rsidRDefault="0025485A" w:rsidP="008E74C1">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="003272C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="003272C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A las siguientes dependencias de la Consejería de Agua, Agricultura</w:t>
+            </w:r>
             <w:r w:rsidR="00661DD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
+              <w:t xml:space="preserve">, Ganadería, </w:t>
+            </w:r>
+            <w:r w:rsidR="008E74C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Y </w:t>
             </w:r>
             <w:r w:rsidR="00661DD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> y Medio Ambiente donde procederé a recogerlo</w:t>
+              <w:t>Pesca</w:t>
+            </w:r>
+            <w:r w:rsidR="008E74C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0025485A" w:rsidRPr="003272C6" w:rsidTr="00F32B91">
         <w:trPr>
           <w:trHeight w:val="160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0025485A" w:rsidRPr="003272C6" w:rsidRDefault="0025485A" w:rsidP="0025485A">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
@@ -3866,58 +4367,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
-[...6 lines deleted...]
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> Servicios centrales (Murcia)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0025485A" w:rsidRPr="003272C6" w:rsidRDefault="0025485A" w:rsidP="0025485A">
@@ -3933,58 +4434,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
-[...6 lines deleted...]
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> CIFEA Jumilla</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0025485A" w:rsidRPr="003272C6" w:rsidRDefault="0025485A" w:rsidP="0025485A">
@@ -4000,58 +4501,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
-[...6 lines deleted...]
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> CIFEA Lorca</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4080,58 +4581,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
-[...6 lines deleted...]
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> CIFEA Molina de Segura</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0025485A" w:rsidRPr="003272C6" w:rsidRDefault="0025485A" w:rsidP="0025485A">
@@ -4147,58 +4648,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
-[...6 lines deleted...]
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> CIFEA Torre Pacheco</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4227,58 +4728,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
-[...6 lines deleted...]
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> OCA Noroeste</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0025485A" w:rsidRPr="003272C6" w:rsidRDefault="0025485A" w:rsidP="0025485A">
@@ -4294,58 +4795,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
-[...6 lines deleted...]
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> OCA Fuente Álamo-Mazarrón</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0025485A" w:rsidRPr="003272C6" w:rsidRDefault="0025485A" w:rsidP="0025485A">
@@ -4361,58 +4862,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
-[...6 lines deleted...]
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> OCA Cartagena- Oeste</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4441,58 +4942,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
-[...6 lines deleted...]
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> OCA Valle del Guadalentín</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0025485A" w:rsidRPr="003272C6" w:rsidRDefault="0025485A" w:rsidP="0025485A">
@@ -4508,58 +5009,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
-[...6 lines deleted...]
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> OCA Vega Alta del Segura</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0025485A" w:rsidRPr="003272C6" w:rsidRDefault="0025485A" w:rsidP="0025485A">
@@ -4575,58 +5076,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
-[...6 lines deleted...]
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003272C6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="005E68CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> OCA Río Mula</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4729,58 +5230,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A65C10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A65C10">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> DNI, NIE o similar</w:t>
             </w:r>
             <w:r w:rsidR="00DC2DB1">
               <w:rPr>
@@ -4806,58 +5307,58 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Casilla3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Casilla3"/>
             <w:r w:rsidRPr="00F352F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00661DD6">
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F352F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00F352F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003272C6" w:rsidRPr="00F352F7">
@@ -4926,108 +5427,110 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622326" w:rsidRPr="00C55588" w:rsidTr="00F32B91">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7969" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00622326" w:rsidRPr="00880DD7" w:rsidRDefault="00622326" w:rsidP="00491C2D">
+          <w:p w:rsidR="00622326" w:rsidRPr="00880DD7" w:rsidRDefault="00622326" w:rsidP="00CD7B97">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880DD7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORMACIÓN PARA EL SOLICITANTE RESPECTO A LOS DATOS DECLARADOS EN ESTE DOCUMENTO Y EN EL RESTO DE LOS DOCUMENTOS INCORPORADOS AL EXPEDIENTE </w:t>
             </w:r>
             <w:r w:rsidR="00F12A6B" w:rsidRPr="00F12A6B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>De conformidad con lo previsto en la Ley Orgánica 3/2018, de 5 de diciembre, de Protección de Datos Personales y garantía de los derechos digitales</w:t>
             </w:r>
             <w:r w:rsidRPr="00880DD7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, se informa a los solicitantes que sus datos personales facilitados serán incorporados al fichero automatizado “Cursos de formación agroalimentaria”, creado por Orden de 7 de junio de 2010 de la Consejería de Agricultura y Agua (BORM nº136, de 16/06/2010) y que los interesados podrán ejercer su derecho de acceso, rectificación, oposición y cancelación de datos mediante escrito dirigido al Servicio de Formación y Transferencia Tecnológica,</w:t>
             </w:r>
             <w:r w:rsidR="0045083A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> de la</w:t>
             </w:r>
             <w:r w:rsidRPr="00880DD7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dirección General de </w:t>
             </w:r>
-            <w:r w:rsidR="00491C2D">
+            <w:r w:rsidR="00CD7B97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Agricultura, Industria Alimentaria y Cooperativismo Agrario</w:t>
-            </w:r>
+              <w:t>Producción Agrícola, Ganadera y Pesquera</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="00880DD7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>, Órgano responsable del fichero, situado en Plaza Juan XXIII s/n, de la ciudad de Murcia con código postal 30008</w:t>
             </w:r>
             <w:r w:rsidR="0059231E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2456" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -5046,51 +5549,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55588">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">En Murcia, a </w:t>
             </w:r>
             <w:r w:rsidRPr="00C55588">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Texto15"/>
+            <w:bookmarkStart w:id="2" w:name="Texto15"/>
             <w:r w:rsidRPr="00C55588">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C55588">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C55588">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="000C2B9F">
               <w:rPr>
@@ -5123,51 +5626,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000C2B9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C55588">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622326" w:rsidRPr="00C55588" w:rsidTr="00F32B91">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7969" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00622326" w:rsidRPr="00C55588" w:rsidRDefault="00622326" w:rsidP="00622326">
             <w:pPr>
               <w:spacing w:before="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
@@ -5298,56 +5801,53 @@
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Firma del solicitante</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00622757" w:rsidRDefault="00622757" w:rsidP="001042E3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00622757" w:rsidSect="0045083A">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1123" w:right="709" w:bottom="284" w:left="737" w:header="284" w:footer="278" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00BA1ABF" w:rsidRDefault="00BA1ABF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00BA1ABF" w:rsidRDefault="00BA1ABF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
@@ -5366,87 +5866,85 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="inherit">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3481"/>
       <w:gridCol w:w="3490"/>
       <w:gridCol w:w="3490"/>
     </w:tblGrid>
     <w:tr w:rsidR="000941B3" w:rsidRPr="000C1C4C" w:rsidTr="000C1C4C">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3533" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w:rsidR="000941B3" w:rsidRPr="000C1C4C" w:rsidRDefault="000941B3" w:rsidP="000C1C4C">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
@@ -5479,310 +5977,275 @@
           </w:r>
           <w:r w:rsidRPr="000C1C4C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="000C1C4C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
           </w:r>
           <w:r w:rsidRPr="000C1C4C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00661DD6">
+          <w:r w:rsidR="00CD7B97">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="000C1C4C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="000C1C4C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> de </w:t>
           </w:r>
           <w:r w:rsidRPr="000C1C4C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="000C1C4C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
           </w:r>
           <w:r w:rsidRPr="000C1C4C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00661DD6">
+          <w:r w:rsidR="00CD7B97">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="000C1C4C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3534" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="000941B3" w:rsidRPr="000C1C4C" w:rsidRDefault="00B1299C" w:rsidP="00661DD6">
+        <w:p w:rsidR="000941B3" w:rsidRPr="000C1C4C" w:rsidRDefault="00EC67ED" w:rsidP="00EC67ED">
           <w:pPr>
             <w:pStyle w:val="Piedepgina"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
-            <w:t>FMG03-SFTT-23</w:t>
+            <w:t>FMG11</w:t>
+          </w:r>
+          <w:r w:rsidR="00B1299C">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="14"/>
+              <w:szCs w:val="14"/>
+            </w:rPr>
+            <w:t>-SFTT-23</w:t>
           </w:r>
           <w:r w:rsidR="00757F5A">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve"> v</w:t>
           </w:r>
-          <w:r w:rsidR="00757F5A">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
-            <w:t>v</w:t>
+            <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00491C2D">
+          <w:r w:rsidR="00AD5584">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00661DD6">
-[...8 lines deleted...]
-          <w:bookmarkEnd w:id="2"/>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="000941B3" w:rsidRPr="00505ED1" w:rsidRDefault="000941B3" w:rsidP="00BD2D27">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00BA1ABF" w:rsidRDefault="00BA1ABF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00BA1ABF" w:rsidRDefault="00BA1ABF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00661DD6" w:rsidRDefault="00661DD6">
-[...9 lines deleted...]
-  <w:p w:rsidR="007C7EBE" w:rsidRPr="009412E7" w:rsidRDefault="00491C2D" w:rsidP="0045083A">
+  <w:p w:rsidR="007C7EBE" w:rsidRPr="009412E7" w:rsidRDefault="00EC67ED" w:rsidP="00EC67ED">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:ind w:left="-284" w:hanging="142"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...10 lines deleted...]
-          <wp:docPr id="1" name="Imagen 1" descr="SERVICIO GRIS"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="274B5A38">
+          <wp:extent cx="7560310" cy="1148715"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:docPr id="1" name="Imagen 1" descr="SFTT COLOR"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="SERVICIO GRIS"/>
+                  <pic:cNvPr id="0" name="Imagen 4" descr="SFTT COLOR"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7587615" cy="1270000"/>
+                    <a:ext cx="7560310" cy="1148715"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9924" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="709"/>
       <w:gridCol w:w="3119"/>
       <w:gridCol w:w="2268"/>
       <w:gridCol w:w="3828"/>
     </w:tblGrid>
     <w:tr w:rsidR="000941B3">
       <w:trPr>
         <w:trHeight w:val="993"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
@@ -6686,64 +7149,64 @@
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="1"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-ES_tradnl" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="21505">
+    <o:shapedefaults v:ext="edit" spidmax="33794">
       <o:colormru v:ext="edit" colors="#ddd,#cc0"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B80F7C"/>
     <w:rsid w:val="0000311F"/>
     <w:rsid w:val="00003E2B"/>
     <w:rsid w:val="000121EB"/>
     <w:rsid w:val="00013AF4"/>
@@ -6759,50 +7222,51 @@
     <w:rsid w:val="000616F6"/>
     <w:rsid w:val="00065823"/>
     <w:rsid w:val="00070D76"/>
     <w:rsid w:val="00081F36"/>
     <w:rsid w:val="000828AE"/>
     <w:rsid w:val="000941B3"/>
     <w:rsid w:val="00097ED9"/>
     <w:rsid w:val="000B0A7C"/>
     <w:rsid w:val="000B179E"/>
     <w:rsid w:val="000B27C4"/>
     <w:rsid w:val="000B3C25"/>
     <w:rsid w:val="000C0F07"/>
     <w:rsid w:val="000C1C4C"/>
     <w:rsid w:val="000C2B9F"/>
     <w:rsid w:val="000C3D38"/>
     <w:rsid w:val="000C5B1C"/>
     <w:rsid w:val="000D2D4E"/>
     <w:rsid w:val="000E4CA9"/>
     <w:rsid w:val="000F11D5"/>
     <w:rsid w:val="000F591A"/>
     <w:rsid w:val="0010156C"/>
     <w:rsid w:val="001042E3"/>
     <w:rsid w:val="00105477"/>
     <w:rsid w:val="00112259"/>
     <w:rsid w:val="0011554D"/>
+    <w:rsid w:val="001165A8"/>
     <w:rsid w:val="00116708"/>
     <w:rsid w:val="001178E2"/>
     <w:rsid w:val="001254B8"/>
     <w:rsid w:val="00126568"/>
     <w:rsid w:val="00126DA8"/>
     <w:rsid w:val="00133055"/>
     <w:rsid w:val="00134524"/>
     <w:rsid w:val="001367AF"/>
     <w:rsid w:val="00144D6A"/>
     <w:rsid w:val="001471A7"/>
     <w:rsid w:val="001523F2"/>
     <w:rsid w:val="001535FE"/>
     <w:rsid w:val="00157706"/>
     <w:rsid w:val="00170664"/>
     <w:rsid w:val="001816ED"/>
     <w:rsid w:val="00185B30"/>
     <w:rsid w:val="0019436F"/>
     <w:rsid w:val="001A47B7"/>
     <w:rsid w:val="001A5C29"/>
     <w:rsid w:val="001B4410"/>
     <w:rsid w:val="001B4568"/>
     <w:rsid w:val="001C2B2F"/>
     <w:rsid w:val="001C4FD0"/>
     <w:rsid w:val="001D212E"/>
     <w:rsid w:val="001D75A7"/>
@@ -6967,249 +7431,258 @@
     <w:rsid w:val="00731462"/>
     <w:rsid w:val="00745B96"/>
     <w:rsid w:val="00746E0D"/>
     <w:rsid w:val="00754598"/>
     <w:rsid w:val="007565B4"/>
     <w:rsid w:val="00757F5A"/>
     <w:rsid w:val="00761FBA"/>
     <w:rsid w:val="007646F0"/>
     <w:rsid w:val="00772275"/>
     <w:rsid w:val="00775E6A"/>
     <w:rsid w:val="00777540"/>
     <w:rsid w:val="00781866"/>
     <w:rsid w:val="00782B51"/>
     <w:rsid w:val="00784C40"/>
     <w:rsid w:val="00794624"/>
     <w:rsid w:val="007A0A50"/>
     <w:rsid w:val="007A1827"/>
     <w:rsid w:val="007A32B3"/>
     <w:rsid w:val="007A3A73"/>
     <w:rsid w:val="007A7008"/>
     <w:rsid w:val="007B274F"/>
     <w:rsid w:val="007B41F3"/>
     <w:rsid w:val="007B6D52"/>
     <w:rsid w:val="007B74A0"/>
     <w:rsid w:val="007C7EBE"/>
+    <w:rsid w:val="007D194C"/>
     <w:rsid w:val="007D426D"/>
     <w:rsid w:val="007D521D"/>
     <w:rsid w:val="007D6CB4"/>
     <w:rsid w:val="007E2DC2"/>
     <w:rsid w:val="007F0029"/>
     <w:rsid w:val="00805323"/>
     <w:rsid w:val="00814485"/>
     <w:rsid w:val="00817E84"/>
     <w:rsid w:val="0082097C"/>
     <w:rsid w:val="00823A32"/>
     <w:rsid w:val="0082738E"/>
     <w:rsid w:val="008312DB"/>
     <w:rsid w:val="00843141"/>
     <w:rsid w:val="00867D4D"/>
     <w:rsid w:val="00880DD7"/>
     <w:rsid w:val="00882240"/>
     <w:rsid w:val="00883398"/>
     <w:rsid w:val="00884876"/>
     <w:rsid w:val="00890957"/>
     <w:rsid w:val="00891A58"/>
     <w:rsid w:val="008A2D53"/>
     <w:rsid w:val="008A69F0"/>
     <w:rsid w:val="008A7C0C"/>
     <w:rsid w:val="008B548D"/>
     <w:rsid w:val="008C6009"/>
     <w:rsid w:val="008D11B0"/>
     <w:rsid w:val="008D235B"/>
     <w:rsid w:val="008D45DD"/>
     <w:rsid w:val="008D5CFA"/>
     <w:rsid w:val="008E5DA1"/>
     <w:rsid w:val="008E6D80"/>
+    <w:rsid w:val="008E74C1"/>
     <w:rsid w:val="008E7B29"/>
     <w:rsid w:val="008F237D"/>
     <w:rsid w:val="008F3BC4"/>
     <w:rsid w:val="008F4C93"/>
     <w:rsid w:val="00901BF1"/>
     <w:rsid w:val="0091302A"/>
     <w:rsid w:val="00913D80"/>
     <w:rsid w:val="00915087"/>
     <w:rsid w:val="00920F5E"/>
     <w:rsid w:val="00922A04"/>
     <w:rsid w:val="00927DB4"/>
     <w:rsid w:val="009323BD"/>
     <w:rsid w:val="00932D60"/>
     <w:rsid w:val="00933414"/>
     <w:rsid w:val="00933630"/>
     <w:rsid w:val="00950033"/>
     <w:rsid w:val="00951BD5"/>
     <w:rsid w:val="00951BE8"/>
     <w:rsid w:val="00961D3D"/>
     <w:rsid w:val="009623AD"/>
     <w:rsid w:val="00964420"/>
     <w:rsid w:val="00975142"/>
     <w:rsid w:val="009850CF"/>
     <w:rsid w:val="00997B83"/>
     <w:rsid w:val="009A5754"/>
     <w:rsid w:val="009B2B76"/>
     <w:rsid w:val="009C4C12"/>
     <w:rsid w:val="009C6B8E"/>
     <w:rsid w:val="009E11C4"/>
     <w:rsid w:val="009E15D1"/>
     <w:rsid w:val="009E2A4F"/>
     <w:rsid w:val="009F2018"/>
     <w:rsid w:val="009F5976"/>
     <w:rsid w:val="009F7763"/>
     <w:rsid w:val="009F78A7"/>
     <w:rsid w:val="00A00FFD"/>
     <w:rsid w:val="00A06984"/>
+    <w:rsid w:val="00A24369"/>
     <w:rsid w:val="00A341FE"/>
     <w:rsid w:val="00A41754"/>
     <w:rsid w:val="00A45674"/>
     <w:rsid w:val="00A52550"/>
     <w:rsid w:val="00A64664"/>
     <w:rsid w:val="00A64D5A"/>
     <w:rsid w:val="00A653A2"/>
     <w:rsid w:val="00A71429"/>
     <w:rsid w:val="00A72F89"/>
     <w:rsid w:val="00A818EC"/>
     <w:rsid w:val="00A90AC5"/>
     <w:rsid w:val="00A964B6"/>
     <w:rsid w:val="00AA1C50"/>
     <w:rsid w:val="00AA2485"/>
     <w:rsid w:val="00AA4507"/>
     <w:rsid w:val="00AA659A"/>
     <w:rsid w:val="00AB38B6"/>
     <w:rsid w:val="00AB5758"/>
     <w:rsid w:val="00AB6E2D"/>
     <w:rsid w:val="00AC702E"/>
     <w:rsid w:val="00AD43E9"/>
+    <w:rsid w:val="00AD5584"/>
     <w:rsid w:val="00AE24C7"/>
     <w:rsid w:val="00AE252E"/>
     <w:rsid w:val="00AE324D"/>
     <w:rsid w:val="00AE45BB"/>
     <w:rsid w:val="00AE4D1F"/>
     <w:rsid w:val="00AF1A03"/>
     <w:rsid w:val="00AF347E"/>
     <w:rsid w:val="00AF3DFF"/>
     <w:rsid w:val="00AF4046"/>
     <w:rsid w:val="00AF7064"/>
+    <w:rsid w:val="00B02083"/>
     <w:rsid w:val="00B1299C"/>
+    <w:rsid w:val="00B12B96"/>
     <w:rsid w:val="00B1393C"/>
     <w:rsid w:val="00B27376"/>
     <w:rsid w:val="00B3268C"/>
     <w:rsid w:val="00B34487"/>
     <w:rsid w:val="00B608B5"/>
     <w:rsid w:val="00B6289D"/>
     <w:rsid w:val="00B6777A"/>
     <w:rsid w:val="00B80F7C"/>
     <w:rsid w:val="00B813A7"/>
     <w:rsid w:val="00B83121"/>
     <w:rsid w:val="00B858C1"/>
     <w:rsid w:val="00BA1ABF"/>
     <w:rsid w:val="00BB2329"/>
     <w:rsid w:val="00BC0733"/>
     <w:rsid w:val="00BD2D27"/>
+    <w:rsid w:val="00BD3BBF"/>
     <w:rsid w:val="00BE13C5"/>
     <w:rsid w:val="00BE4DFC"/>
     <w:rsid w:val="00BE68CE"/>
     <w:rsid w:val="00BF111F"/>
     <w:rsid w:val="00BF1722"/>
     <w:rsid w:val="00BF5C1F"/>
     <w:rsid w:val="00BF651B"/>
     <w:rsid w:val="00C000C3"/>
     <w:rsid w:val="00C067F1"/>
     <w:rsid w:val="00C07030"/>
     <w:rsid w:val="00C16515"/>
     <w:rsid w:val="00C23F42"/>
     <w:rsid w:val="00C25ABA"/>
     <w:rsid w:val="00C30D2D"/>
     <w:rsid w:val="00C3757E"/>
     <w:rsid w:val="00C40C56"/>
     <w:rsid w:val="00C45D0F"/>
     <w:rsid w:val="00C54218"/>
     <w:rsid w:val="00C55588"/>
     <w:rsid w:val="00C6061A"/>
     <w:rsid w:val="00C6317A"/>
     <w:rsid w:val="00C63872"/>
     <w:rsid w:val="00C67CB5"/>
     <w:rsid w:val="00C83917"/>
     <w:rsid w:val="00C8453C"/>
     <w:rsid w:val="00C90294"/>
     <w:rsid w:val="00C902D3"/>
     <w:rsid w:val="00C912DD"/>
     <w:rsid w:val="00C96168"/>
     <w:rsid w:val="00C978CA"/>
     <w:rsid w:val="00CA1EBE"/>
     <w:rsid w:val="00CA2999"/>
     <w:rsid w:val="00CB0FAC"/>
     <w:rsid w:val="00CB1C28"/>
     <w:rsid w:val="00CB2107"/>
     <w:rsid w:val="00CC6E8F"/>
     <w:rsid w:val="00CD3562"/>
     <w:rsid w:val="00CD4439"/>
+    <w:rsid w:val="00CD7B97"/>
     <w:rsid w:val="00D00579"/>
     <w:rsid w:val="00D02F23"/>
     <w:rsid w:val="00D15722"/>
     <w:rsid w:val="00D274B8"/>
     <w:rsid w:val="00D33952"/>
     <w:rsid w:val="00D37937"/>
     <w:rsid w:val="00D42588"/>
     <w:rsid w:val="00D44FD2"/>
     <w:rsid w:val="00D50399"/>
     <w:rsid w:val="00D53DD6"/>
     <w:rsid w:val="00D54A23"/>
     <w:rsid w:val="00D5551E"/>
     <w:rsid w:val="00D70285"/>
     <w:rsid w:val="00D717EF"/>
     <w:rsid w:val="00D71E05"/>
     <w:rsid w:val="00D7401D"/>
     <w:rsid w:val="00D93309"/>
     <w:rsid w:val="00D9751A"/>
     <w:rsid w:val="00D97D95"/>
     <w:rsid w:val="00D97F54"/>
     <w:rsid w:val="00DA5B05"/>
     <w:rsid w:val="00DC15E9"/>
     <w:rsid w:val="00DC2DB1"/>
     <w:rsid w:val="00DC3CC3"/>
     <w:rsid w:val="00DD4209"/>
     <w:rsid w:val="00DF6ABA"/>
     <w:rsid w:val="00E00027"/>
     <w:rsid w:val="00E03151"/>
     <w:rsid w:val="00E050FB"/>
     <w:rsid w:val="00E225D6"/>
     <w:rsid w:val="00E2613F"/>
     <w:rsid w:val="00E27075"/>
     <w:rsid w:val="00E30235"/>
     <w:rsid w:val="00E31A63"/>
     <w:rsid w:val="00E3251F"/>
     <w:rsid w:val="00E3343C"/>
     <w:rsid w:val="00E3460D"/>
     <w:rsid w:val="00E53710"/>
     <w:rsid w:val="00E5470B"/>
     <w:rsid w:val="00E555D1"/>
     <w:rsid w:val="00E6354A"/>
     <w:rsid w:val="00E96CAB"/>
     <w:rsid w:val="00EA1F6D"/>
     <w:rsid w:val="00EB0535"/>
     <w:rsid w:val="00EB472A"/>
     <w:rsid w:val="00EB74A8"/>
+    <w:rsid w:val="00EC67ED"/>
     <w:rsid w:val="00ED0F80"/>
     <w:rsid w:val="00ED1F23"/>
     <w:rsid w:val="00ED53EA"/>
     <w:rsid w:val="00EE1133"/>
     <w:rsid w:val="00EE55F1"/>
     <w:rsid w:val="00EF7F72"/>
     <w:rsid w:val="00F02056"/>
     <w:rsid w:val="00F118DD"/>
     <w:rsid w:val="00F12A6B"/>
     <w:rsid w:val="00F165B7"/>
     <w:rsid w:val="00F16897"/>
     <w:rsid w:val="00F21504"/>
     <w:rsid w:val="00F27C1F"/>
     <w:rsid w:val="00F30A40"/>
     <w:rsid w:val="00F32B91"/>
     <w:rsid w:val="00F34E95"/>
     <w:rsid w:val="00F352F7"/>
     <w:rsid w:val="00F40233"/>
     <w:rsid w:val="00F409B3"/>
     <w:rsid w:val="00F44854"/>
     <w:rsid w:val="00F4516A"/>
     <w:rsid w:val="00F47756"/>
     <w:rsid w:val="00F52EF1"/>
     <w:rsid w:val="00F60684"/>
     <w:rsid w:val="00F60FC8"/>
@@ -7233,51 +7706,51 @@
     <w:rsid w:val="00FE390D"/>
     <w:rsid w:val="00FE6A0C"/>
     <w:rsid w:val="00FF141D"/>
     <w:rsid w:val="00FF51B2"/>
     <w:rsid w:val="00FF59B5"/>
     <w:rsid w:val="00FF75C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="21505">
+    <o:shapedefaults v:ext="edit" spidmax="33794">
       <o:colormru v:ext="edit" colors="#ddd,#cc0"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{74CFA469-A5CD-4B85-A0DF-086BEE4B1470}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
@@ -8523,64 +8996,77 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2034767609">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="2075397220">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -8810,82 +9296,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86465ED8-0BE2-4FA5-AF88-CB48195611AD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7C2539B-B0BA-4440-81B6-5A528409618E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>525</Words>
-  <Characters>3465</Characters>
+  <Words>532</Words>
+  <Characters>3688</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Plan de actuación Prevención de riesgos</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SEF</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3983</CharactersWithSpaces>
+  <CharactersWithSpaces>4212</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Plan de actuación Prevención de riesgos</dc:title>
   <dc:subject/>
   <dc:creator>SEF</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>